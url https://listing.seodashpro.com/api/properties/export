--- v0 (2026-05-02)
+++ v1 (2026-07-02)
@@ -520,510 +520,562 @@
       <c r="R1" t="str">
         <v>View</v>
       </c>
       <c r="S1" t="str">
         <v>Status</v>
       </c>
       <c r="T1" t="str">
         <v>Availability</v>
       </c>
       <c r="U1" t="str">
         <v>Description</v>
       </c>
       <c r="V1" t="str">
         <v>Gallery URLs</v>
       </c>
       <c r="W1" t="str">
         <v>Brochure URL</v>
       </c>
       <c r="X1" t="str">
         <v>Created At</v>
       </c>
       <c r="Y1" t="str">
         <v>Updated At</v>
       </c>
     </row>
-    <row r="2">
+    <row r="2" xml:space="preserve">
       <c r="A2">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B2" t="str">
-        <v>JVC 1 bedroom apartment</v>
+        <v>2 BED +OFFICE+POOL</v>
       </c>
       <c r="C2" t="str">
-        <v>Al...</v>
+        <v>GEMZ</v>
       </c>
       <c r="D2" t="str">
         <v>Apartment</v>
       </c>
       <c r="E2" t="str">
-        <v>Al...</v>
+        <v>DANUBE</v>
       </c>
       <c r="F2" t="str">
-        <v>Jvc</v>
+        <v>FURJAN</v>
       </c>
       <c r="G2" t="str">
-        <v>1 bedroom</v>
+        <v>2 BED+OFFICE+POOL</v>
       </c>
       <c r="H2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J2">
-        <v>928</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1445</v>
+      </c>
+      <c r="K2">
+        <v>1445</v>
       </c>
       <c r="L2">
-        <v>950000</v>
+        <v>2023000</v>
       </c>
       <c r="M2">
-        <v>1000000</v>
+        <v>1800000</v>
       </c>
       <c r="N2" t="str">
-        <v>Ready</v>
+        <v>Q3/2025</v>
       </c>
       <c r="O2" t="str">
         <v>Ready</v>
       </c>
       <c r="P2">
         <v>100</v>
       </c>
       <c r="Q2" t="str">
-        <v>100%</v>
+        <v/>
       </c>
       <c r="R2" t="str">
-        <v>Pool</v>
+        <v>COMMUNITY</v>
       </c>
       <c r="S2" t="str">
         <v>ready</v>
       </c>
       <c r="T2" t="str">
         <v>For Sale</v>
       </c>
-      <c r="U2" t="str">
-        <v/>
+      <c r="U2" t="str" xml:space="preserve">
+        <v xml:space="preserve">✨ GEMZ BY DANUBE | BRAND NEW 2BR + OFFICE + PRIVATE POOL | FULLY FURNISHED | HANDEDOVER 2025 ✨
+Own this stunning brand new 2 Bedroom + Office apartment with Private Pool in GEMZ by Danube, located in the prime metro-connected community of Al Furjan.
+Beautifully designed with luxurious La Milano Italian furniture, modern interiors, spacious layout, dedicated office room, and relaxing community view this apartment is a perfect choice for both end users and investors.
+✔ Handover in 2025
+✔ Totally New Apartment
+✔ Private Pool Balcony
+✔ Fully Furnished
+✔ Walking Distance to Al Furjan Metro Station
+✔ 50+ Premium Amenities
+✔ Guaranteed Approx. 9% ROI on Rental
+*VIDEOS/PHOTOS AVAILABLE ON REQUEST 
+Excellent connectivity to Dubai Marina, Ibn Battuta Mall, Expo City Dubai &amp; Sheikh Zayed Road makes it one of Dubai’s best lifestyle and investment opportunities.
+Best for Living. Best for Investment. Ready for High Returns.</v>
       </c>
       <c r="V2" t="str">
         <v/>
       </c>
       <c r="W2" t="str">
-        <v/>
+        <v>/uploads/1777985811004-b4ad9413f9c5.pdf</v>
       </c>
       <c r="X2" s="1">
-        <v>46144.869546180555</v>
+        <v>46147.53999590278</v>
       </c>
       <c r="Y2" s="1">
-        <v>46144.869546180555</v>
+        <v>46147.53999590278</v>
       </c>
     </row>
-    <row r="3">
+    <row r="3" xml:space="preserve">
       <c r="A3">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B3" t="str">
-        <v>PRIVATE ESTATE</v>
+        <v>BRAND NEW LUXURIOUS 1BHK IN JVC BY BINGHATTI</v>
       </c>
       <c r="C3" t="str">
-        <v>Cedarwood Villas</v>
+        <v>APEX</v>
       </c>
       <c r="D3" t="str">
-        <v>Villa</v>
+        <v>Apartment</v>
       </c>
       <c r="E3" t="str">
-        <v>Heritage Holdings</v>
+        <v>BINGHATTI</v>
       </c>
       <c r="F3" t="str">
-        <v>Cedar Heights</v>
+        <v>JVC</v>
       </c>
       <c r="G3" t="str">
-        <v>Custom Build</v>
+        <v/>
       </c>
       <c r="H3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J3">
-        <v>8200</v>
+        <v>906</v>
       </c>
       <c r="K3">
-        <v>9650</v>
+        <v>904</v>
       </c>
       <c r="L3">
-        <v>24500000</v>
+        <v>1300000</v>
       </c>
       <c r="M3">
-        <v>26000000</v>
+        <v>1100000</v>
       </c>
       <c r="N3" t="str">
-        <v>Handed Over</v>
+        <v>30/04/2026</v>
       </c>
       <c r="O3" t="str">
         <v>Ready</v>
       </c>
       <c r="P3">
         <v>100</v>
       </c>
       <c r="Q3" t="str">
-        <v>Fully paid</v>
+        <v/>
       </c>
       <c r="R3" t="str">
-        <v>Golf course view</v>
+        <v>COMMUNITY</v>
       </c>
       <c r="S3" t="str">
         <v>ready</v>
       </c>
       <c r="T3" t="str">
         <v>For Sale</v>
       </c>
-      <c r="U3" t="str">
-        <v>Custom 6-bedroom villa on a 12,000 sqft plot. Features include private cinema, fully equipped gym, rooftop majlis with kitchenette, infinity pool, sauna and steam, smart-home integration and staff quarters with separate entrance. Triple-glazed throughout. Walking distance to international schools and the equestrian club.</v>
+      <c r="U3" t="str" xml:space="preserve">
+        <v xml:space="preserve">✨ Binghatti Apex | Premium 1 Bedroom Residence in JVC ✨
+An exceptional opportunity to own a brand-new 1 Bedroom apartment in Binghatti Apex, one of the latest luxury residential developments located in the heart of Jumeirah Village Circle.
+Recently handed over in April 2026, this elegantly designed residence offers a perfect combination of modern architecture, refined interiors, and premium lifestyle amenities, making it an ideal choice for both comfortable living and high-yield investment.
+The apartment features a spacious contemporary layout, quality finishing, stylish kitchen fittings, bright open views, and sophisticated living spaces designed to deliver both functionality and luxury.
+Residents enjoy access to world-class amenities including a swimming pool, fully equipped gymnasium, children’s play area, landscaped leisure zones, covered parking, and 24-hour security.
+Strategically positioned within JVC, the project provides seamless connectivity to Dubai’s major destinations while benefiting from one of the city’s strongest rental demand zones.
+With an expected rental return of up to 9% ROI, immediate handover advantage, and attractive cash buyer discounts, this property stands out as a secure and rewarding investment opportunity.
+✔ Brand New Handover
+✔ Spacious Balcony / 2 Washroom
+✔ Prime JVC Location
+✔ Luxury Modern Interiors
+✔ Excellent Amenities
+✔ Strong Rental Yield
+✔ Ideal for End Users &amp; Investors
+A premium address designed for modern living and long-term value.</v>
       </c>
       <c r="V3" t="str">
-        <v>https://picsum.photos/seed/cedar-a/1200/800 | https://picsum.photos/seed/cedar-b/1200/800 | https://picsum.photos/seed/cedar-c/1200/800 | https://picsum.photos/seed/cedar-d/1200/800 | https://picsum.photos/seed/cedar-e/1200/800 | https://picsum.photos/seed/cedar-f/1200/800</v>
+        <v/>
       </c>
       <c r="W3" t="str">
-        <v>https://picsum.photos/seed/cedar-broch/600/800</v>
+        <v>/uploads/1777983269874-9147aec568ee.pdf</v>
       </c>
       <c r="X3" s="1">
-        <v>46144.85955719907</v>
+        <v>46147.5100987037</v>
       </c>
       <c r="Y3" s="1">
-        <v>46144.85955719907</v>
+        <v>46147.5100987037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B4" t="str">
-        <v>SKY DUPLEX</v>
+        <v>CIEL TOWER</v>
       </c>
       <c r="C4" t="str">
-        <v>Riverside Gate</v>
+        <v>CIEL TOWER</v>
       </c>
       <c r="D4" t="str">
-        <v>Penthouse</v>
+        <v>Apartment</v>
       </c>
       <c r="E4" t="str">
-        <v>Bluewater Capital</v>
+        <v>THE FIRST GROUP</v>
       </c>
       <c r="F4" t="str">
-        <v>Riverside Quay</v>
+        <v>MARINA DUBAI</v>
       </c>
       <c r="G4" t="str">
-        <v>Signature</v>
+        <v/>
       </c>
       <c r="H4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I4">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>3340</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="str">
+        <v/>
+      </c>
+      <c r="K4" t="str">
+        <v/>
       </c>
       <c r="L4">
-        <v>7200000</v>
-[...2 lines deleted...]
-        <v>7800000</v>
+        <v>0</v>
+      </c>
+      <c r="M4" t="str">
+        <v/>
       </c>
       <c r="N4" t="str">
-        <v>Q1 2025</v>
+        <v/>
       </c>
       <c r="O4" t="str">
-        <v>Under Construction</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v/>
+      </c>
+      <c r="P4" t="str">
+        <v/>
       </c>
       <c r="Q4" t="str">
-        <v>60/40 — milestones to handover</v>
+        <v/>
       </c>
       <c r="R4" t="str">
-        <v>Riverfront view</v>
+        <v>MARINA VIEW</v>
       </c>
       <c r="S4" t="str">
-        <v>reserved</v>
+        <v/>
       </c>
       <c r="T4" t="str">
         <v>For Sale</v>
       </c>
       <c r="U4" t="str">
-        <v>Duplex penthouse with private rooftop terrace, plunge pool and 270° river views. Upper level houses three en-suite bedrooms; lower level has a double-height living room, chef's kitchen, study and powder room. Two dedicated parking bays plus EV charger. Building amenities include spa, 30m lap pool and residents' lounge.</v>
+        <v/>
       </c>
       <c r="V4" t="str">
-        <v>https://picsum.photos/seed/river-a/1200/800 | https://picsum.photos/seed/river-b/1200/800 | https://picsum.photos/seed/river-c/1200/800 | https://picsum.photos/seed/river-d/1200/800</v>
+        <v/>
       </c>
       <c r="W4" t="str">
-        <v>https://picsum.photos/seed/river-broch/600/800</v>
+        <v>/uploads/1777982523111-bd753959cfba.pdf</v>
       </c>
       <c r="X4" s="1">
-        <v>46144.85955719907</v>
+        <v>46147.50155458333</v>
       </c>
       <c r="Y4" s="1">
-        <v>46144.85955719907</v>
+        <v>46147.50155458333</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" xml:space="preserve">
       <c r="A5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B5" t="str">
-        <v>CORNER UNIT</v>
+        <v>BRAND NEW 1 BR DISTRESS DEAL !!</v>
       </c>
       <c r="C5" t="str">
-        <v>Greenfield Park</v>
+        <v>BINGHATTI EMERALD</v>
       </c>
       <c r="D5" t="str">
-        <v>Townhouse</v>
+        <v>Apartment</v>
       </c>
       <c r="E5" t="str">
-        <v>Northstar Estates</v>
+        <v>BINGHATTI</v>
       </c>
       <c r="F5" t="str">
-        <v>Greenfield Hills</v>
+        <v>JVC</v>
       </c>
       <c r="G5" t="str">
-        <v>Phase 2</v>
+        <v/>
       </c>
       <c r="H5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J5">
-        <v>2400</v>
+        <v>748</v>
       </c>
       <c r="K5">
-        <v>2680</v>
+        <v>748</v>
       </c>
       <c r="L5">
-        <v>2950000</v>
+        <v>900000</v>
       </c>
       <c r="M5">
-        <v>3100000</v>
+        <v>1025000</v>
       </c>
       <c r="N5" t="str">
-        <v>Q2 2026</v>
+        <v>2024</v>
       </c>
       <c r="O5" t="str">
-        <v>Off Plan</v>
+        <v>Ready</v>
       </c>
       <c r="P5">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="Q5" t="str">
-        <v>30/70 — 30% on booking, 70% on handover</v>
+        <v/>
       </c>
       <c r="R5" t="str">
-        <v>Park view</v>
+        <v>COMMUNITY</v>
       </c>
       <c r="S5" t="str">
-        <v>available</v>
+        <v>ready</v>
       </c>
       <c r="T5" t="str">
         <v>For Sale</v>
       </c>
-      <c r="U5" t="str">
-        <v>Corner 3-bedroom townhouse backing onto a tree-lined community park. Double-height living area, large open-plan kitchen with pantry, ground-floor maid's room, and a private rear garden with paved BBQ deck. Community pool, kids splash pad, jogging track and a clubhouse within walking distance.</v>
+      <c r="U5" t="str" xml:space="preserve">
+        <v xml:space="preserve">🏡 748 SQFT | Fully Furnished Smart Home
+• 1 Bedroom
+• 1 Full Bath + Guest Toilet
+• Modern interiors
+• Built-in wardrobes
+• Balcony
+• Floor-to-ceiling windows
+• 1 Parking
+• Rented for 85k (ROI 9.45%)
+🌟 Building under 2 years old
+Gym | Kids Area | BBQ Area | Grand Lobby | High-Speed Elevators | 24/7 Security</v>
       </c>
       <c r="V5" t="str">
-        <v>https://picsum.photos/seed/green-a/1200/800 | https://picsum.photos/seed/green-b/1200/800 | https://picsum.photos/seed/green-c/1200/800 | https://picsum.photos/seed/green-d/1200/800</v>
+        <v>/uploads/1777911149445-724164d71e5a.jpeg | /uploads/1777911149448-f22cd1145ef8.jpeg | /uploads/1777911149450-67d179c73a16.jpeg | /uploads/1777911149452-2f151c615344.jpeg | /uploads/1777911149453-dd835c3d1538.jpeg | /uploads/1777911149460-8edb4d0543ec.jpeg | /uploads/1777911149463-cd2be2a73b70.jpeg | /uploads/1777911149464-66527f483820.jpeg | /uploads/1777911149465-0eb782a7b95d.jpeg | /uploads/1777911149471-484001e418c1.jpeg | /uploads/1777911149472-333b957b4121.jpeg | /uploads/1777911149475-943b039a62bc.jpeg | /uploads/1777911149476-1d820800ee30.jpeg | /uploads/1777911149477-1dae8087afca.jpeg | /uploads/1777911149479-738090fb3bba.jpeg | /uploads/1777911149480-bdebd4de4995.jpeg | /uploads/1777911149481-ebd3e9ce396a.jpeg | /uploads/1777911149482-fef93c223f6d.jpeg | /uploads/1777911149483-d4a318d63477.jpeg</v>
       </c>
       <c r="W5" t="str">
-        <v>https://picsum.photos/seed/green-broch/600/800</v>
+        <v/>
       </c>
       <c r="X5" s="1">
-        <v>46144.85955719907</v>
+        <v>46146.67577592593</v>
       </c>
       <c r="Y5" s="1">
-        <v>46144.85955719907</v>
+        <v>46146.67577592593</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" xml:space="preserve">
       <c r="A6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B6" t="str">
-        <v>BEACHFRONT VILLA</v>
+        <v>3 BED+MAID TOWNHOUSE</v>
       </c>
       <c r="C6" t="str">
-        <v>Coral Bay Estates</v>
+        <v>Nad al sheba gardens 2</v>
       </c>
       <c r="D6" t="str">
         <v>Villa</v>
       </c>
       <c r="E6" t="str">
-        <v>Lighthouse Properties</v>
+        <v>meraas</v>
       </c>
       <c r="F6" t="str">
-        <v>Marina District</v>
+        <v>nad al sheba 2</v>
       </c>
       <c r="G6" t="str">
-        <v>Coastal Edition</v>
+        <v/>
       </c>
       <c r="H6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J6">
-        <v>6500</v>
+        <v>2003</v>
       </c>
       <c r="K6">
-        <v>7820</v>
+        <v>2676</v>
       </c>
       <c r="L6">
-        <v>18750000</v>
-[...2 lines deleted...]
-        <v>19500000</v>
+        <v>5500000</v>
+      </c>
+      <c r="M6" t="str">
+        <v/>
       </c>
       <c r="N6" t="str">
-        <v>Handed Over</v>
+        <v>JAN 2026</v>
       </c>
       <c r="O6" t="str">
         <v>Ready</v>
       </c>
       <c r="P6">
         <v>100</v>
       </c>
       <c r="Q6" t="str">
-        <v>Fully paid</v>
+        <v/>
       </c>
       <c r="R6" t="str">
-        <v>Sea view</v>
+        <v/>
       </c>
       <c r="S6" t="str">
-        <v>ready</v>
+        <v>available</v>
       </c>
       <c r="T6" t="str">
         <v>For Sale</v>
       </c>
-      <c r="U6" t="str">
-        <v>Beachfront 5-bedroom villa with direct private beach access, 18m heated pool, landscaped garden, outdoor kitchen and majlis. Smart-home throughout with central A/C, solar pre-wiring, and a 4-car covered driveway. Premium finishes — marble flooring, custom joinery, and a fully fitted Boffi kitchen with Gaggenau appliances.</v>
+      <c r="U6" t="str" xml:space="preserve">
+        <v xml:space="preserve">3BR Middle Townhouse | G+1 | Phase 2 | Nad Al Sheba Gardens
+Experience premium community living in a prime Dubai location with this elegant 3-bedroom middle townhouse in Nad Al Sheba Gardens, designed for privacy, greenery, and seamless city connectivity.
+KEY DETAILS
+🛌 3 Bedrooms (Middle Unit)
+🏗️ Type: G+1 Townhouse
+📐 Plot: 2,003 sq.ft
+🏠 BUA: 2,676 sq.ft
+💰 Price: AED 5,500,000 (Cash) | AED 5,600,000 (Mortgage)
+🗓️ Handover: January 2026
+📍 Unit: #2-26 | Phase 2
+HIGHLIGHTS
+* 10 mins to Downtown Dubai
+* Close to Meydan &amp; major highways
+* Low-density, green luxury community
+* Family-friendly master development
+* Strong end-user &amp; investment potential
+A rare opportunity to own a modern townhouse in one of Dubai’s most prestigious upcoming lifestyle communities—offering both long-term value and elevated living.</v>
       </c>
       <c r="V6" t="str">
-        <v>https://picsum.photos/seed/coral-a/1200/800 | https://picsum.photos/seed/coral-b/1200/800 | https://picsum.photos/seed/coral-c/1200/800 | https://picsum.photos/seed/coral-d/1200/800 | https://picsum.photos/seed/coral-e/1200/800</v>
+        <v>/uploads/1777910425620-0a760a6604c8.pdf</v>
       </c>
       <c r="W6" t="str">
-        <v>https://picsum.photos/seed/coral-broch/600/800</v>
+        <v>/uploads/1777910441250-a0274dc93ba2.pdf</v>
       </c>
       <c r="X6" s="1">
-        <v>46144.85955719907</v>
+        <v>46146.667256469904</v>
       </c>
       <c r="Y6" s="1">
-        <v>46144.85955719907</v>
+        <v>46146.667256469904</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>DISTRESS</v>
+        <v>JVC 1 bedroom apartment</v>
       </c>
       <c r="C7" t="str">
-        <v>Skyline Heights Tower 1</v>
+        <v>Al...</v>
       </c>
       <c r="D7" t="str">
         <v>Apartment</v>
       </c>
       <c r="E7" t="str">
-        <v>Acme Developments</v>
+        <v>Al...</v>
       </c>
       <c r="F7" t="str">
-        <v>Downtown Sample</v>
+        <v>Jvc</v>
       </c>
       <c r="G7" t="str">
-        <v>Series A</v>
+        <v>1 bedroom</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>2</v>
       </c>
       <c r="J7">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>1410</v>
+        <v>928</v>
+      </c>
+      <c r="K7" t="str">
+        <v/>
       </c>
       <c r="L7">
-        <v>1850000</v>
+        <v>950000</v>
       </c>
       <c r="M7">
-        <v>2050000</v>
+        <v>1000000</v>
       </c>
       <c r="N7" t="str">
-        <v>Q4 2024</v>
+        <v>Ready</v>
       </c>
       <c r="O7" t="str">
         <v>Ready</v>
       </c>
       <c r="P7">
         <v>100</v>
       </c>
       <c r="Q7" t="str">
-        <v>Fully paid</v>
+        <v>100%</v>
       </c>
       <c r="R7" t="str">
-        <v>Skyline view</v>
+        <v>Pool</v>
       </c>
       <c r="S7" t="str">
         <v>ready</v>
       </c>
       <c r="T7" t="str">
         <v>For Sale</v>
       </c>
       <c r="U7" t="str">
-        <v>High-floor 2-bed apartment with skyline views, fitted Italian kitchen, floor-to-ceiling windows and a wide private balcony. Building amenities include a 25m infinity pool, gym, sauna, kids play area, valet parking and 24/7 concierge. One covered parking bay and one storage unit included.</v>
+        <v/>
       </c>
       <c r="V7" t="str">
-        <v>https://picsum.photos/seed/sky-a/1200/800 | https://picsum.photos/seed/sky-b/1200/800 | https://picsum.photos/seed/sky-c/1200/800 | https://picsum.photos/seed/sky-d/1200/800</v>
+        <v/>
       </c>
       <c r="W7" t="str">
-        <v>https://picsum.photos/seed/sky-broch/600/800</v>
+        <v/>
       </c>
       <c r="X7" s="1">
-        <v>46144.85955719907</v>
+        <v>46144.869546180555</v>
       </c>
       <c r="Y7" s="1">
-        <v>46144.85955719907</v>
+        <v>46144.869546180555</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:Y7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Properties</vt:lpstr>